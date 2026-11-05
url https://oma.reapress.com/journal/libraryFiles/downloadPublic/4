--- v0 (2026-02-28)
+++ v1 (2026-11-05)
@@ -42,307 +42,260 @@
         <w:tblOverlap w:val="never"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9076"/>
       </w:tblGrid>
       <w:tr w:rsidR="0002739F" w:rsidRPr="00D14B7A" w14:paraId="74BDE23F" w14:textId="77777777" w:rsidTr="006E0733">
         <w:trPr>
           <w:trHeight w:val="1413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9076" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="311AA48A" w14:textId="6FFC9930" w:rsidR="00967748" w:rsidRPr="00CE6C1D" w:rsidRDefault="00967748" w:rsidP="00C52CDF">
+          <w:p w14:paraId="311AA48A" w14:textId="77A35CB7" w:rsidR="00967748" w:rsidRPr="00CE6C1D" w:rsidRDefault="00707D75" w:rsidP="0051574F">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8397"/>
               </w:tabs>
               <w:bidi w:val="0"/>
               <w:spacing w:after="240" w:afterAutospacing="0"/>
               <w:ind w:left="-103" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14B7A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251729920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="454B541C" wp14:editId="55EB7D80">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251731968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E6606C5" wp14:editId="47A0AAD0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>-46990</wp:posOffset>
+                    <wp:posOffset>-76200</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>261731</wp:posOffset>
+                    <wp:posOffset>131445</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="1029660" cy="773259"/>
+                  <wp:extent cx="1234440" cy="932180"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9" name="Picture 9"/>
+                  <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
-                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9" name="Untitled-1.png"/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="1" name="REA Relogo Color.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1029660" cy="773259"/>
+                            <a:ext cx="1234440" cy="932180"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00D14B7A">
+            <w:r w:rsidR="00967748" w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:spacing w:val="-6"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C126BF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C52CDF" w:rsidRPr="00C52CDF">
-[...11 lines deleted...]
-            <w:r w:rsidR="00C52CDF" w:rsidRPr="00C52CDF">
+            <w:r w:rsidR="00632889" w:rsidRPr="00632889">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>Operations Modelling and Analytic</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="756A8CDA" w14:textId="02E99319" w:rsidR="006E0733" w:rsidRPr="00D14B7A" w:rsidRDefault="00FA0AEC" w:rsidP="006E0733">
+          <w:p w14:paraId="756A8CDA" w14:textId="4CC47ACF" w:rsidR="006E0733" w:rsidRPr="00D14B7A" w:rsidRDefault="00FA0AEC" w:rsidP="006E0733">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8397"/>
               </w:tabs>
               <w:bidi w:val="0"/>
               <w:spacing w:after="240" w:afterAutospacing="0" w:line="480" w:lineRule="auto"/>
               <w:ind w:left="-103" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Adobe Devanagari"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961D81">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Adobe Devanagari"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>www.</w:t>
             </w:r>
-            <w:r w:rsidR="00C52CDF">
+            <w:r w:rsidR="00632889">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Adobe Devanagari"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>oma</w:t>
             </w:r>
             <w:r w:rsidR="00C126BF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Adobe Devanagari"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>.reapress</w:t>
             </w:r>
             <w:r w:rsidRPr="00961D81">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Adobe Devanagari"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>.com</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="689D471C" w14:textId="30096842" w:rsidR="003922BA" w:rsidRPr="00D14B7A" w:rsidRDefault="00546368" w:rsidP="00C52CDF">
+          <w:p w14:paraId="689D471C" w14:textId="4F3E75A8" w:rsidR="003922BA" w:rsidRPr="00D14B7A" w:rsidRDefault="00546368" w:rsidP="006E0733">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="240" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-103"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidR="00C126BF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C52CDF" w:rsidRPr="00C52CDF">
+            <w:r w:rsidR="00632889" w:rsidRPr="00632889">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>Operations Modelling and Analytics</w:t>
-[...34 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Oper. Model. Anal.</w:t>
             </w:r>
             <w:r w:rsidR="00467536">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C126BF" w:rsidRPr="00C126BF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Vol. x, No. x (xx) x–x.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -459,73 +412,71 @@
             <w:pPr>
               <w:pStyle w:val="Author"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="38" w:hanging="38"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">FirstName, LastName </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>,*</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28625EE6" wp14:editId="60DF5320">
                   <wp:extent cx="167640" cy="167640"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
                   <wp:docPr id="7" name="Picture 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="7" name="orcid.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
@@ -700,169 +651,167 @@
             <w:tblPr>
               <w:tblW w:w="8083" w:type="dxa"/>
               <w:tblInd w:w="1129" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2123"/>
               <w:gridCol w:w="5960"/>
             </w:tblGrid>
             <w:tr w:rsidR="0080155B" w14:paraId="02633EF5" w14:textId="1F53613D" w:rsidTr="0080155B">
               <w:trPr>
                 <w:trHeight w:val="432"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2123" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="44184B94" w14:textId="53BBE2D4" w:rsidR="0080155B" w:rsidRPr="007B74CC" w:rsidRDefault="0080155B" w:rsidP="008E29FE">
+                <w:p w14:paraId="44184B94" w14:textId="53BBE2D4" w:rsidR="0080155B" w:rsidRPr="007B74CC" w:rsidRDefault="0080155B" w:rsidP="00632889">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:spacing w:before="60"/>
                     <w:ind w:left="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Received: </w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>-----</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5B09DF5E" w14:textId="77777777" w:rsidR="009E64BB" w:rsidRDefault="0080155B" w:rsidP="008E29FE">
+                <w:p w14:paraId="5B09DF5E" w14:textId="77777777" w:rsidR="009E64BB" w:rsidRDefault="0080155B" w:rsidP="00632889">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Revised: </w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>-----</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="4075CDC1" w14:textId="34B33BCC" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="008E29FE">
+                <w:p w14:paraId="4075CDC1" w14:textId="34B33BCC" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00632889">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>Accepted:</w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>---</w:t>
                   </w:r>
-                  <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5960" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5CC61862" w14:textId="56B408FD" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="008E29FE">
+                <w:p w14:paraId="5CC61862" w14:textId="1F830709" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00632889">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:spacing w:before="60"/>
                     <w:ind w:left="40"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t xml:space="preserve">LastName, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t>Initial First Name</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
@@ -887,57 +836,60 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> First </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t>Name .</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (Date). Paper Title.</w:t>
                   </w:r>
                   <w:r w:rsidR="00C126BF">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00D26A2F">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00D26A2F" w:rsidRPr="00D26A2F">
+                  <w:r w:rsidR="00632889">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00632889" w:rsidRPr="00632889">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
-                    <w:t>Risk Assessment and Management Decisions</w:t>
+                    <w:t>Operations Modelling and Analytic</w:t>
                   </w:r>
                   <w:r w:rsidR="00C126BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>,</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DC7BAD">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Volume</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (Issue), PP.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -2147,121 +2099,116 @@
                 <w:noProof/>
                 <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                 <w:position w:val="-60"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:object w:dxaOrig="3480" w:dyaOrig="1320" w14:anchorId="3888342F">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:174pt;height:66pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:173.95pt;height:66.25pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1832665966" r:id="rId12"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1852616190" r:id="rId12"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FCACAE2" w14:textId="77777777" w:rsidR="008A6FE0" w:rsidRPr="00D14B7A" w:rsidRDefault="008A6FE0" w:rsidP="008A6FE0">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Garamond Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Garamond Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="628EA9E2" w14:textId="4C29F5AE" w:rsidR="00CC23FD" w:rsidRPr="00D14B7A" w:rsidRDefault="008A6FE0" w:rsidP="003D43AD">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
-        <w:t>Where</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Where </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707AD7F3" w14:textId="4C57E48B" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00AB10AC" w:rsidP="003D43AD">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC3180">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-8"/>
         </w:rPr>
         <w:object w:dxaOrig="1260" w:dyaOrig="260" w14:anchorId="2F38B3EA">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:63pt;height:13.2pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:62.8pt;height:13.25pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
             <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1832665967" r:id="rId14"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1852616191" r:id="rId14"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:t>, and b is a number greater than 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33BB6796" w14:textId="563FC147" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00FC1F0A" w:rsidP="001812AF">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">Be sure that the symbols in your equation have been defined before the equation appears or immediately following. Each equation </w:t>
       </w:r>
       <w:r w:rsidR="001812AF" w:rsidRPr="00D14B7A">
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> be written by </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C40F9F" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MathType</w:t>
@@ -2765,59 +2712,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE1E935" w14:textId="76DA221F" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="001A3C23" w:rsidP="00E92783">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92783">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
-        <w:t xml:space="preserve">Liao, H., &amp; Xu, Z. (2017). Hesitant fuzzy </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> methodologies and applications. Springer Singapore</w:t>
+        <w:t>Liao, H., &amp; Xu, Z. (2017). Hesitant fuzzy decision making methodologies and applications. Springer Singapore</w:t>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08BC5473" w14:textId="3771E87A" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00FC1F0A" w:rsidP="00CC3005">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
@@ -2947,59 +2886,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Reference to a </w:t>
       </w:r>
       <w:r w:rsidR="00CC3005" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Conference Proceeding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C36913F" w14:textId="006BBE2C" w:rsidR="00FC1F0A" w:rsidRPr="00E92783" w:rsidRDefault="00C95EFA" w:rsidP="00E92783">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:ind w:left="1134" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00E92783">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
-        <w:t xml:space="preserve">Hakani Raj, A. (2010, May). Development of an intelligent </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> inspection robot for closed environment. </w:t>
+        <w:t xml:space="preserve">Hakani Raj, A. (2010, May). Development of an intelligent sensor based inspection robot for closed environment. </w:t>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Proceedings of the 2015 5th Nirma University international conference on engineering (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>NUiCONE</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
@@ -3222,185 +3153,188 @@
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006173C9" w:rsidRPr="00D14B7A" w:rsidSect="001F35DC">
       <w:headerReference w:type="even" r:id="rId22"/>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:footerReference w:type="first" r:id="rId26"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1021" w:right="737" w:bottom="1021" w:left="737" w:header="850" w:footer="624" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="585E2C05" w14:textId="77777777" w:rsidR="00AD1A25" w:rsidRPr="00FE73CA" w:rsidRDefault="00AD1A25" w:rsidP="00FA44F9">
+    <w:p w14:paraId="4D59E1C5" w14:textId="77777777" w:rsidR="00D345DD" w:rsidRPr="00FE73CA" w:rsidRDefault="00D345DD" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3318FE99" w14:textId="77777777" w:rsidR="00AD1A25" w:rsidRPr="00FE73CA" w:rsidRDefault="00AD1A25" w:rsidP="00FA44F9">
+    <w:p w14:paraId="3874DD06" w14:textId="77777777" w:rsidR="00D345DD" w:rsidRPr="00FE73CA" w:rsidRDefault="00D345DD" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="57DA9BCA" w14:textId="77777777" w:rsidR="00AD1A25" w:rsidRDefault="00AD1A25">
+    <w:p w14:paraId="771ADAA0" w14:textId="77777777" w:rsidR="00D345DD" w:rsidRDefault="00D345DD">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zar">
     <w:altName w:val="Courier New"/>
-    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRLotus">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02000503000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Gurmukhi">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="XB Kayhan">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000051" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRTitr">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="02000506000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRNazanin">
     <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="02000506000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Compset">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="2  Mitra">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
@@ -3411,134 +3345,129 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nazanin">
-    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lotus">
-    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Burlak">
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Zar">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Thames New">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mitra">
-    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Perpetua">
-    <w:panose1 w:val="02020502060401020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Bold ITC">
-    <w:panose1 w:val="020B0907030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Kamran Outline">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TT6F0Ao00">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Devanagari">
     <w:altName w:val="Kokila"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -4007,142 +3936,142 @@
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="000E04F6" w:rsidRPr="00E531BF">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>This  article</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="000E04F6" w:rsidRPr="00E531BF">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> is an open access article distributed under the terms and conditions of the Creative Commons Attribution (CC BY) license (http://creativecommons.org/licenses/by/4.0).</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29DD3892" w14:textId="77777777" w:rsidR="00AD1A25" w:rsidRPr="00FE73CA" w:rsidRDefault="00AD1A25" w:rsidP="00FA44F9">
+    <w:p w14:paraId="747A4CA9" w14:textId="77777777" w:rsidR="00D345DD" w:rsidRPr="00FE73CA" w:rsidRDefault="00D345DD" w:rsidP="00FA44F9">
       <w:pPr>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13DC1CAB" w14:textId="77777777" w:rsidR="00AD1A25" w:rsidRPr="00FE73CA" w:rsidRDefault="00AD1A25" w:rsidP="00FA44F9">
+    <w:p w14:paraId="1A6C935E" w14:textId="77777777" w:rsidR="00D345DD" w:rsidRPr="00FE73CA" w:rsidRDefault="00D345DD" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26587150" w14:textId="77777777" w:rsidR="00AD1A25" w:rsidRPr="00FE73CA" w:rsidRDefault="00AD1A25" w:rsidP="00FA44F9"/>
+    <w:p w14:paraId="02A759DC" w14:textId="77777777" w:rsidR="00D345DD" w:rsidRPr="00FE73CA" w:rsidRDefault="00D345DD" w:rsidP="00FA44F9"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-1200926988"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="30B67E5E" w14:textId="01707402" w:rsidR="00731FEA" w:rsidRDefault="00731FEA" w:rsidP="00C1356F">
+      <w:p w14:paraId="30B67E5E" w14:textId="5118011D" w:rsidR="00731FEA" w:rsidRDefault="00731FEA" w:rsidP="00C1356F">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:w="1308" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="9827" w:y="2"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00C1356F">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00C1356F">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00C1356F">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00C1356F">
+        <w:r w:rsidR="00707D75">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="00C1356F">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -4244,126 +4173,127 @@
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>itle</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-2085369241"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="34E26AB8" w14:textId="77777777" w:rsidR="00690F51" w:rsidRPr="00690F51" w:rsidRDefault="00690F51" w:rsidP="00690F51">
+      <w:p w14:paraId="34E26AB8" w14:textId="60454358" w:rsidR="00690F51" w:rsidRPr="00690F51" w:rsidRDefault="00690F51" w:rsidP="00690F51">
         <w:pPr>
           <w:framePr w:w="1308" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="715" w:y="-73"/>
           <w:tabs>
             <w:tab w:val="center" w:pos="4680"/>
             <w:tab w:val="right" w:pos="9360"/>
           </w:tabs>
           <w:spacing w:before="0" w:after="0"/>
         </w:pPr>
         <w:r w:rsidRPr="00690F51">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00690F51">
+        <w:r w:rsidR="00707D75">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
+            <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:tab/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="6D24D68E" w14:textId="45FB5276" w:rsidR="00690F51" w:rsidRPr="00690F51" w:rsidRDefault="00000000" w:rsidP="008E29FE">
+  <w:p w14:paraId="6D24D68E" w14:textId="46E6F7B4" w:rsidR="00690F51" w:rsidRPr="00690F51" w:rsidRDefault="00000000" w:rsidP="00690F51">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:bidi w:val="0"/>
       <w:ind w:firstLine="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1230566990"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
@@ -4381,83 +4311,72 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00690F51" w:rsidRPr="00690F51">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Author's </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00690F51" w:rsidRPr="00690F51">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>LastName|</w:t>
     </w:r>
-    <w:r w:rsidR="008E29FE" w:rsidRPr="008E29FE">
+    <w:r w:rsidR="00632889" w:rsidRPr="00632889">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Operations</w:t>
+      <w:t>Oper</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidR="008E29FE" w:rsidRPr="008E29FE">
+    <w:r w:rsidR="00632889" w:rsidRPr="00632889">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Modelling and Analytics</w:t>
-[...10 lines deleted...]
-      <w:t>.</w:t>
+      <w:t>. Model. Anal.</w:t>
     </w:r>
     <w:r w:rsidR="00467536">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00690F51" w:rsidRPr="00690F51">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>X(x) (xx) x-x</w:t>
     </w:r>
   </w:p>
 </w:hdr>
@@ -6991,114 +6910,114 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D14000D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="377246776">
+  <w:num w:numId="1" w16cid:durableId="923419584">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="922563656">
+  <w:num w:numId="2" w16cid:durableId="252514253">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1861778548">
+  <w:num w:numId="3" w16cid:durableId="1522744148">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="764351322">
+  <w:num w:numId="4" w16cid:durableId="569509059">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2055109150">
+  <w:num w:numId="5" w16cid:durableId="1046874772">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1714188320">
+  <w:num w:numId="6" w16cid:durableId="1364985076">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1103496398">
+  <w:num w:numId="7" w16cid:durableId="1666663842">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1827895311">
+  <w:num w:numId="8" w16cid:durableId="776288454">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1945846750">
+  <w:num w:numId="9" w16cid:durableId="17582387">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1444299384">
+  <w:num w:numId="10" w16cid:durableId="398138697">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="853345388">
+  <w:num w:numId="11" w16cid:durableId="812137993">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1606381894">
+  <w:num w:numId="12" w16cid:durableId="669874317">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="652564362">
+  <w:num w:numId="13" w16cid:durableId="130440583">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="272520041">
+  <w:num w:numId="14" w16cid:durableId="1618096284">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="125003000">
+  <w:num w:numId="15" w16cid:durableId="714045767">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="121071219">
+  <w:num w:numId="16" w16cid:durableId="997923656">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1642346219">
+  <w:num w:numId="17" w16cid:durableId="70123713">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="539709394">
+  <w:num w:numId="18" w16cid:durableId="1579366912">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="892161462">
+  <w:num w:numId="19" w16cid:durableId="1997417373">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -7239,50 +7158,51 @@
     <w:rsid w:val="00163EC2"/>
     <w:rsid w:val="00163F20"/>
     <w:rsid w:val="00164E44"/>
     <w:rsid w:val="0016564E"/>
     <w:rsid w:val="00166118"/>
     <w:rsid w:val="001708FA"/>
     <w:rsid w:val="00170D43"/>
     <w:rsid w:val="0017564B"/>
     <w:rsid w:val="00177ABF"/>
     <w:rsid w:val="001811AC"/>
     <w:rsid w:val="001812AF"/>
     <w:rsid w:val="001816AC"/>
     <w:rsid w:val="00182A6C"/>
     <w:rsid w:val="0018312D"/>
     <w:rsid w:val="0018542F"/>
     <w:rsid w:val="00187BE9"/>
     <w:rsid w:val="00192E46"/>
     <w:rsid w:val="00196CEA"/>
     <w:rsid w:val="00197201"/>
     <w:rsid w:val="001A08FA"/>
     <w:rsid w:val="001A1317"/>
     <w:rsid w:val="001A1699"/>
     <w:rsid w:val="001A3327"/>
     <w:rsid w:val="001A3C23"/>
     <w:rsid w:val="001A48EF"/>
+    <w:rsid w:val="001A4BBC"/>
     <w:rsid w:val="001A55AE"/>
     <w:rsid w:val="001A5E51"/>
     <w:rsid w:val="001B018A"/>
     <w:rsid w:val="001B20CE"/>
     <w:rsid w:val="001B46AA"/>
     <w:rsid w:val="001B56FB"/>
     <w:rsid w:val="001B5DC1"/>
     <w:rsid w:val="001B717A"/>
     <w:rsid w:val="001B740D"/>
     <w:rsid w:val="001C05E2"/>
     <w:rsid w:val="001C22E6"/>
     <w:rsid w:val="001C3359"/>
     <w:rsid w:val="001C4319"/>
     <w:rsid w:val="001C4F08"/>
     <w:rsid w:val="001C4FCE"/>
     <w:rsid w:val="001C563B"/>
     <w:rsid w:val="001D0F5F"/>
     <w:rsid w:val="001D4E37"/>
     <w:rsid w:val="001E170B"/>
     <w:rsid w:val="001E3767"/>
     <w:rsid w:val="001E4081"/>
     <w:rsid w:val="001E48AD"/>
     <w:rsid w:val="001E71F5"/>
     <w:rsid w:val="001E7230"/>
     <w:rsid w:val="001F138D"/>
@@ -7421,51 +7341,50 @@
     <w:rsid w:val="003D447B"/>
     <w:rsid w:val="003D48B6"/>
     <w:rsid w:val="003D7CE9"/>
     <w:rsid w:val="003E0ABA"/>
     <w:rsid w:val="003E19C2"/>
     <w:rsid w:val="003E310B"/>
     <w:rsid w:val="003E3C6E"/>
     <w:rsid w:val="003E7D12"/>
     <w:rsid w:val="003F07BB"/>
     <w:rsid w:val="003F1202"/>
     <w:rsid w:val="003F1490"/>
     <w:rsid w:val="003F2696"/>
     <w:rsid w:val="003F27ED"/>
     <w:rsid w:val="003F39CC"/>
     <w:rsid w:val="003F46EF"/>
     <w:rsid w:val="003F69E9"/>
     <w:rsid w:val="003F7260"/>
     <w:rsid w:val="003F7F53"/>
     <w:rsid w:val="00401B6B"/>
     <w:rsid w:val="00403DB0"/>
     <w:rsid w:val="00404B96"/>
     <w:rsid w:val="00406708"/>
     <w:rsid w:val="004079EC"/>
     <w:rsid w:val="00410BFD"/>
     <w:rsid w:val="00411B2E"/>
-    <w:rsid w:val="00411D1C"/>
     <w:rsid w:val="00413950"/>
     <w:rsid w:val="00423948"/>
     <w:rsid w:val="00424935"/>
     <w:rsid w:val="00426704"/>
     <w:rsid w:val="00430D3D"/>
     <w:rsid w:val="00431886"/>
     <w:rsid w:val="004332BB"/>
     <w:rsid w:val="0043474B"/>
     <w:rsid w:val="004360E5"/>
     <w:rsid w:val="00437A11"/>
     <w:rsid w:val="00437CDE"/>
     <w:rsid w:val="00437ECA"/>
     <w:rsid w:val="00440990"/>
     <w:rsid w:val="00440C3E"/>
     <w:rsid w:val="0044245C"/>
     <w:rsid w:val="00442CE6"/>
     <w:rsid w:val="004462FC"/>
     <w:rsid w:val="004474B3"/>
     <w:rsid w:val="00447725"/>
     <w:rsid w:val="004501BF"/>
     <w:rsid w:val="0045552B"/>
     <w:rsid w:val="00455D03"/>
     <w:rsid w:val="00466DEF"/>
     <w:rsid w:val="00467536"/>
     <w:rsid w:val="004713DD"/>
@@ -7553,51 +7472,50 @@
     <w:rsid w:val="00555613"/>
     <w:rsid w:val="00556771"/>
     <w:rsid w:val="00557697"/>
     <w:rsid w:val="00560064"/>
     <w:rsid w:val="00561145"/>
     <w:rsid w:val="00563A79"/>
     <w:rsid w:val="00564001"/>
     <w:rsid w:val="00564E71"/>
     <w:rsid w:val="005671FA"/>
     <w:rsid w:val="0056787F"/>
     <w:rsid w:val="00567C7C"/>
     <w:rsid w:val="00572B90"/>
     <w:rsid w:val="005750D0"/>
     <w:rsid w:val="005758DA"/>
     <w:rsid w:val="00575B62"/>
     <w:rsid w:val="005767B6"/>
     <w:rsid w:val="00586442"/>
     <w:rsid w:val="00586A7E"/>
     <w:rsid w:val="0059221B"/>
     <w:rsid w:val="005922DD"/>
     <w:rsid w:val="00594929"/>
     <w:rsid w:val="005979E0"/>
     <w:rsid w:val="005A1646"/>
     <w:rsid w:val="005A34EF"/>
     <w:rsid w:val="005A3656"/>
-    <w:rsid w:val="005A7159"/>
     <w:rsid w:val="005B3631"/>
     <w:rsid w:val="005B59AC"/>
     <w:rsid w:val="005B5F60"/>
     <w:rsid w:val="005B7293"/>
     <w:rsid w:val="005C1638"/>
     <w:rsid w:val="005C2393"/>
     <w:rsid w:val="005C2891"/>
     <w:rsid w:val="005C6683"/>
     <w:rsid w:val="005C7DE0"/>
     <w:rsid w:val="005D5673"/>
     <w:rsid w:val="005D7FB5"/>
     <w:rsid w:val="005E2CD0"/>
     <w:rsid w:val="005E2D05"/>
     <w:rsid w:val="005E398B"/>
     <w:rsid w:val="005E5299"/>
     <w:rsid w:val="005E52F2"/>
     <w:rsid w:val="005E6053"/>
     <w:rsid w:val="005E7242"/>
     <w:rsid w:val="005F0E23"/>
     <w:rsid w:val="005F171F"/>
     <w:rsid w:val="005F20BC"/>
     <w:rsid w:val="005F2BD4"/>
     <w:rsid w:val="005F30EC"/>
     <w:rsid w:val="005F3728"/>
     <w:rsid w:val="005F3D12"/>
@@ -7606,50 +7524,51 @@
     <w:rsid w:val="005F6AD1"/>
     <w:rsid w:val="005F7B41"/>
     <w:rsid w:val="00600246"/>
     <w:rsid w:val="006009F1"/>
     <w:rsid w:val="0060163C"/>
     <w:rsid w:val="00604B2C"/>
     <w:rsid w:val="00605CC1"/>
     <w:rsid w:val="00606D0A"/>
     <w:rsid w:val="00607FA2"/>
     <w:rsid w:val="006119C1"/>
     <w:rsid w:val="00611FA6"/>
     <w:rsid w:val="00614F18"/>
     <w:rsid w:val="006155BA"/>
     <w:rsid w:val="00616F6E"/>
     <w:rsid w:val="006173C9"/>
     <w:rsid w:val="00617FBD"/>
     <w:rsid w:val="0062214D"/>
     <w:rsid w:val="00623CD1"/>
     <w:rsid w:val="00624DA0"/>
     <w:rsid w:val="00626E3B"/>
     <w:rsid w:val="00627B14"/>
     <w:rsid w:val="00627C8E"/>
     <w:rsid w:val="00627F4A"/>
     <w:rsid w:val="0063153B"/>
     <w:rsid w:val="006324A6"/>
+    <w:rsid w:val="00632889"/>
     <w:rsid w:val="006363E2"/>
     <w:rsid w:val="006369AB"/>
     <w:rsid w:val="00641A5B"/>
     <w:rsid w:val="0064256E"/>
     <w:rsid w:val="006436A6"/>
     <w:rsid w:val="006436F9"/>
     <w:rsid w:val="006452C1"/>
     <w:rsid w:val="00645594"/>
     <w:rsid w:val="00647188"/>
     <w:rsid w:val="0065005A"/>
     <w:rsid w:val="0065057F"/>
     <w:rsid w:val="00651546"/>
     <w:rsid w:val="0065195D"/>
     <w:rsid w:val="006527A8"/>
     <w:rsid w:val="006530A2"/>
     <w:rsid w:val="00653525"/>
     <w:rsid w:val="006544C9"/>
     <w:rsid w:val="00655249"/>
     <w:rsid w:val="00655938"/>
     <w:rsid w:val="006568E0"/>
     <w:rsid w:val="006576FF"/>
     <w:rsid w:val="00661DE8"/>
     <w:rsid w:val="00663710"/>
     <w:rsid w:val="00665DA1"/>
     <w:rsid w:val="0067033F"/>
@@ -7686,50 +7605,51 @@
     <w:rsid w:val="006B5CAA"/>
     <w:rsid w:val="006C033C"/>
     <w:rsid w:val="006C3DD5"/>
     <w:rsid w:val="006C6CA0"/>
     <w:rsid w:val="006C75A0"/>
     <w:rsid w:val="006D2CCB"/>
     <w:rsid w:val="006D3592"/>
     <w:rsid w:val="006D6661"/>
     <w:rsid w:val="006D6870"/>
     <w:rsid w:val="006E0733"/>
     <w:rsid w:val="006E3238"/>
     <w:rsid w:val="006E58E8"/>
     <w:rsid w:val="006F014A"/>
     <w:rsid w:val="006F01F8"/>
     <w:rsid w:val="006F142B"/>
     <w:rsid w:val="006F64AA"/>
     <w:rsid w:val="006F714D"/>
     <w:rsid w:val="006F761C"/>
     <w:rsid w:val="006F7E6C"/>
     <w:rsid w:val="006F7FC0"/>
     <w:rsid w:val="00704250"/>
     <w:rsid w:val="0070608A"/>
     <w:rsid w:val="00706433"/>
     <w:rsid w:val="0070685B"/>
     <w:rsid w:val="00707D42"/>
+    <w:rsid w:val="00707D75"/>
     <w:rsid w:val="00713A80"/>
     <w:rsid w:val="00713D5F"/>
     <w:rsid w:val="0071451D"/>
     <w:rsid w:val="00715F6C"/>
     <w:rsid w:val="007172D9"/>
     <w:rsid w:val="0071759A"/>
     <w:rsid w:val="00717968"/>
     <w:rsid w:val="00717BEB"/>
     <w:rsid w:val="00720E0F"/>
     <w:rsid w:val="00721316"/>
     <w:rsid w:val="00721DF2"/>
     <w:rsid w:val="00723192"/>
     <w:rsid w:val="0072374A"/>
     <w:rsid w:val="00724974"/>
     <w:rsid w:val="007302DE"/>
     <w:rsid w:val="00730D4F"/>
     <w:rsid w:val="0073110E"/>
     <w:rsid w:val="00731B96"/>
     <w:rsid w:val="00731FEA"/>
     <w:rsid w:val="00732C33"/>
     <w:rsid w:val="007347DC"/>
     <w:rsid w:val="00735587"/>
     <w:rsid w:val="0073693E"/>
     <w:rsid w:val="0073770C"/>
     <w:rsid w:val="00741CC4"/>
@@ -7853,51 +7773,50 @@
     <w:rsid w:val="008A04F0"/>
     <w:rsid w:val="008A0BFA"/>
     <w:rsid w:val="008A2AE7"/>
     <w:rsid w:val="008A4779"/>
     <w:rsid w:val="008A6FE0"/>
     <w:rsid w:val="008A77D5"/>
     <w:rsid w:val="008A79D2"/>
     <w:rsid w:val="008A7D81"/>
     <w:rsid w:val="008B033E"/>
     <w:rsid w:val="008B1F02"/>
     <w:rsid w:val="008B303E"/>
     <w:rsid w:val="008B40A1"/>
     <w:rsid w:val="008B441B"/>
     <w:rsid w:val="008B67D7"/>
     <w:rsid w:val="008C15AE"/>
     <w:rsid w:val="008C3478"/>
     <w:rsid w:val="008C49A1"/>
     <w:rsid w:val="008C4BDE"/>
     <w:rsid w:val="008C7916"/>
     <w:rsid w:val="008D02FF"/>
     <w:rsid w:val="008D0433"/>
     <w:rsid w:val="008D138B"/>
     <w:rsid w:val="008D351F"/>
     <w:rsid w:val="008E1608"/>
     <w:rsid w:val="008E241B"/>
-    <w:rsid w:val="008E29FE"/>
     <w:rsid w:val="008E3057"/>
     <w:rsid w:val="008E3066"/>
     <w:rsid w:val="008E6AAE"/>
     <w:rsid w:val="008E6C86"/>
     <w:rsid w:val="008F0546"/>
     <w:rsid w:val="008F251A"/>
     <w:rsid w:val="008F5CED"/>
     <w:rsid w:val="008F684A"/>
     <w:rsid w:val="00900895"/>
     <w:rsid w:val="00901B57"/>
     <w:rsid w:val="009059C6"/>
     <w:rsid w:val="009060D2"/>
     <w:rsid w:val="009151F0"/>
     <w:rsid w:val="00916EBC"/>
     <w:rsid w:val="00917A43"/>
     <w:rsid w:val="0092544F"/>
     <w:rsid w:val="009260FB"/>
     <w:rsid w:val="009261BA"/>
     <w:rsid w:val="00927A63"/>
     <w:rsid w:val="00930119"/>
     <w:rsid w:val="00931917"/>
     <w:rsid w:val="00940682"/>
     <w:rsid w:val="00940E9F"/>
     <w:rsid w:val="00943A06"/>
     <w:rsid w:val="00947327"/>
@@ -7961,50 +7880,51 @@
     <w:rsid w:val="009E64BB"/>
     <w:rsid w:val="009F32C7"/>
     <w:rsid w:val="009F36F0"/>
     <w:rsid w:val="009F516B"/>
     <w:rsid w:val="009F54AF"/>
     <w:rsid w:val="009F6963"/>
     <w:rsid w:val="009F7912"/>
     <w:rsid w:val="00A00C46"/>
     <w:rsid w:val="00A01FD9"/>
     <w:rsid w:val="00A0288D"/>
     <w:rsid w:val="00A030B2"/>
     <w:rsid w:val="00A043CA"/>
     <w:rsid w:val="00A04754"/>
     <w:rsid w:val="00A04DBC"/>
     <w:rsid w:val="00A04F74"/>
     <w:rsid w:val="00A11D5C"/>
     <w:rsid w:val="00A1272D"/>
     <w:rsid w:val="00A148E5"/>
     <w:rsid w:val="00A14D9B"/>
     <w:rsid w:val="00A1713A"/>
     <w:rsid w:val="00A172A3"/>
     <w:rsid w:val="00A20A91"/>
     <w:rsid w:val="00A23083"/>
     <w:rsid w:val="00A235EC"/>
     <w:rsid w:val="00A24637"/>
+    <w:rsid w:val="00A24E79"/>
     <w:rsid w:val="00A25A7D"/>
     <w:rsid w:val="00A2623F"/>
     <w:rsid w:val="00A305E3"/>
     <w:rsid w:val="00A31B69"/>
     <w:rsid w:val="00A33200"/>
     <w:rsid w:val="00A37C58"/>
     <w:rsid w:val="00A43A7A"/>
     <w:rsid w:val="00A44151"/>
     <w:rsid w:val="00A47699"/>
     <w:rsid w:val="00A50963"/>
     <w:rsid w:val="00A528D1"/>
     <w:rsid w:val="00A53E1D"/>
     <w:rsid w:val="00A60D54"/>
     <w:rsid w:val="00A6191A"/>
     <w:rsid w:val="00A626C7"/>
     <w:rsid w:val="00A62813"/>
     <w:rsid w:val="00A65E7D"/>
     <w:rsid w:val="00A715B1"/>
     <w:rsid w:val="00A741F3"/>
     <w:rsid w:val="00A75307"/>
     <w:rsid w:val="00A75C2A"/>
     <w:rsid w:val="00A7746C"/>
     <w:rsid w:val="00A775F9"/>
     <w:rsid w:val="00A8064C"/>
     <w:rsid w:val="00A817BF"/>
@@ -8019,100 +7939,98 @@
     <w:rsid w:val="00A9482A"/>
     <w:rsid w:val="00A953DD"/>
     <w:rsid w:val="00A96714"/>
     <w:rsid w:val="00A96AF5"/>
     <w:rsid w:val="00AA034B"/>
     <w:rsid w:val="00AA0CBB"/>
     <w:rsid w:val="00AA26F6"/>
     <w:rsid w:val="00AA3903"/>
     <w:rsid w:val="00AA3F87"/>
     <w:rsid w:val="00AA4A86"/>
     <w:rsid w:val="00AB109E"/>
     <w:rsid w:val="00AB10AC"/>
     <w:rsid w:val="00AB1B40"/>
     <w:rsid w:val="00AB1E51"/>
     <w:rsid w:val="00AB34CE"/>
     <w:rsid w:val="00AB48EB"/>
     <w:rsid w:val="00AB52C3"/>
     <w:rsid w:val="00AB6B20"/>
     <w:rsid w:val="00AB7093"/>
     <w:rsid w:val="00AB70E6"/>
     <w:rsid w:val="00AB72DF"/>
     <w:rsid w:val="00AB7947"/>
     <w:rsid w:val="00AC231E"/>
     <w:rsid w:val="00AC28AD"/>
     <w:rsid w:val="00AC73FE"/>
-    <w:rsid w:val="00AD1A25"/>
     <w:rsid w:val="00AD2AC2"/>
     <w:rsid w:val="00AE0E0A"/>
     <w:rsid w:val="00AE1907"/>
     <w:rsid w:val="00AE2B55"/>
     <w:rsid w:val="00AE3FF6"/>
     <w:rsid w:val="00AE7F53"/>
     <w:rsid w:val="00AF090F"/>
     <w:rsid w:val="00AF0D00"/>
     <w:rsid w:val="00AF148A"/>
     <w:rsid w:val="00AF2421"/>
     <w:rsid w:val="00AF25E8"/>
     <w:rsid w:val="00AF2A41"/>
     <w:rsid w:val="00AF3097"/>
     <w:rsid w:val="00AF31F0"/>
     <w:rsid w:val="00AF5494"/>
     <w:rsid w:val="00AF5D91"/>
     <w:rsid w:val="00AF69C0"/>
     <w:rsid w:val="00B00DA8"/>
     <w:rsid w:val="00B01F45"/>
     <w:rsid w:val="00B0262B"/>
     <w:rsid w:val="00B10095"/>
     <w:rsid w:val="00B100A5"/>
     <w:rsid w:val="00B10568"/>
     <w:rsid w:val="00B10EA3"/>
     <w:rsid w:val="00B134EC"/>
     <w:rsid w:val="00B16710"/>
     <w:rsid w:val="00B17D3B"/>
     <w:rsid w:val="00B17DE5"/>
     <w:rsid w:val="00B2028C"/>
     <w:rsid w:val="00B251AE"/>
     <w:rsid w:val="00B25A7E"/>
     <w:rsid w:val="00B30DE3"/>
     <w:rsid w:val="00B320F5"/>
     <w:rsid w:val="00B355C2"/>
     <w:rsid w:val="00B36152"/>
     <w:rsid w:val="00B36A6D"/>
     <w:rsid w:val="00B4058E"/>
     <w:rsid w:val="00B41065"/>
     <w:rsid w:val="00B41A61"/>
     <w:rsid w:val="00B42242"/>
     <w:rsid w:val="00B42C6D"/>
     <w:rsid w:val="00B44819"/>
     <w:rsid w:val="00B4548B"/>
     <w:rsid w:val="00B46642"/>
     <w:rsid w:val="00B50519"/>
     <w:rsid w:val="00B5244B"/>
     <w:rsid w:val="00B52B18"/>
     <w:rsid w:val="00B56C0A"/>
-    <w:rsid w:val="00B57830"/>
     <w:rsid w:val="00B60232"/>
     <w:rsid w:val="00B61564"/>
     <w:rsid w:val="00B6212C"/>
     <w:rsid w:val="00B6347A"/>
     <w:rsid w:val="00B63700"/>
     <w:rsid w:val="00B6622C"/>
     <w:rsid w:val="00B7356A"/>
     <w:rsid w:val="00B735CF"/>
     <w:rsid w:val="00B75F6A"/>
     <w:rsid w:val="00B76E40"/>
     <w:rsid w:val="00B8098B"/>
     <w:rsid w:val="00B82E32"/>
     <w:rsid w:val="00B8371C"/>
     <w:rsid w:val="00B8708E"/>
     <w:rsid w:val="00B87F50"/>
     <w:rsid w:val="00B91229"/>
     <w:rsid w:val="00B91A33"/>
     <w:rsid w:val="00B92B58"/>
     <w:rsid w:val="00B9314A"/>
     <w:rsid w:val="00B948C8"/>
     <w:rsid w:val="00B9697E"/>
     <w:rsid w:val="00B97DEE"/>
     <w:rsid w:val="00BA0CF5"/>
     <w:rsid w:val="00BA2BF5"/>
     <w:rsid w:val="00BA3AC5"/>
@@ -8148,51 +8066,50 @@
     <w:rsid w:val="00C15C2C"/>
     <w:rsid w:val="00C17453"/>
     <w:rsid w:val="00C17E1A"/>
     <w:rsid w:val="00C206D0"/>
     <w:rsid w:val="00C2181E"/>
     <w:rsid w:val="00C22EA8"/>
     <w:rsid w:val="00C2350B"/>
     <w:rsid w:val="00C23B0A"/>
     <w:rsid w:val="00C23B12"/>
     <w:rsid w:val="00C24B1B"/>
     <w:rsid w:val="00C253B7"/>
     <w:rsid w:val="00C25D3D"/>
     <w:rsid w:val="00C261A8"/>
     <w:rsid w:val="00C33CEC"/>
     <w:rsid w:val="00C34BCF"/>
     <w:rsid w:val="00C3538D"/>
     <w:rsid w:val="00C40F9F"/>
     <w:rsid w:val="00C41491"/>
     <w:rsid w:val="00C42E5B"/>
     <w:rsid w:val="00C43806"/>
     <w:rsid w:val="00C44025"/>
     <w:rsid w:val="00C445C6"/>
     <w:rsid w:val="00C46565"/>
     <w:rsid w:val="00C5050D"/>
     <w:rsid w:val="00C50A46"/>
-    <w:rsid w:val="00C52CDF"/>
     <w:rsid w:val="00C548E0"/>
     <w:rsid w:val="00C557A5"/>
     <w:rsid w:val="00C61348"/>
     <w:rsid w:val="00C62754"/>
     <w:rsid w:val="00C62E99"/>
     <w:rsid w:val="00C63589"/>
     <w:rsid w:val="00C65CD8"/>
     <w:rsid w:val="00C670A1"/>
     <w:rsid w:val="00C70BB6"/>
     <w:rsid w:val="00C71189"/>
     <w:rsid w:val="00C7496A"/>
     <w:rsid w:val="00C74DB4"/>
     <w:rsid w:val="00C7573A"/>
     <w:rsid w:val="00C75CBD"/>
     <w:rsid w:val="00C76BF5"/>
     <w:rsid w:val="00C778F3"/>
     <w:rsid w:val="00C81944"/>
     <w:rsid w:val="00C81E40"/>
     <w:rsid w:val="00C838E9"/>
     <w:rsid w:val="00C83FE3"/>
     <w:rsid w:val="00C85FD9"/>
     <w:rsid w:val="00C90239"/>
     <w:rsid w:val="00C91519"/>
     <w:rsid w:val="00C95A74"/>
     <w:rsid w:val="00C95EFA"/>
@@ -8225,50 +8142,51 @@
     <w:rsid w:val="00CF1DA7"/>
     <w:rsid w:val="00CF3BE2"/>
     <w:rsid w:val="00CF5CBF"/>
     <w:rsid w:val="00CF7CBD"/>
     <w:rsid w:val="00D02805"/>
     <w:rsid w:val="00D032B7"/>
     <w:rsid w:val="00D046B3"/>
     <w:rsid w:val="00D04D64"/>
     <w:rsid w:val="00D05C30"/>
     <w:rsid w:val="00D07525"/>
     <w:rsid w:val="00D10748"/>
     <w:rsid w:val="00D14B7A"/>
     <w:rsid w:val="00D207A1"/>
     <w:rsid w:val="00D216B7"/>
     <w:rsid w:val="00D2254C"/>
     <w:rsid w:val="00D25F03"/>
     <w:rsid w:val="00D26A2F"/>
     <w:rsid w:val="00D27E57"/>
     <w:rsid w:val="00D30E68"/>
     <w:rsid w:val="00D30EBF"/>
     <w:rsid w:val="00D32239"/>
     <w:rsid w:val="00D32BA5"/>
     <w:rsid w:val="00D332A0"/>
     <w:rsid w:val="00D332D3"/>
     <w:rsid w:val="00D33EB4"/>
+    <w:rsid w:val="00D345DD"/>
     <w:rsid w:val="00D3537B"/>
     <w:rsid w:val="00D3672E"/>
     <w:rsid w:val="00D377AC"/>
     <w:rsid w:val="00D37FC4"/>
     <w:rsid w:val="00D40EB3"/>
     <w:rsid w:val="00D446C6"/>
     <w:rsid w:val="00D47DC8"/>
     <w:rsid w:val="00D51209"/>
     <w:rsid w:val="00D51798"/>
     <w:rsid w:val="00D530EF"/>
     <w:rsid w:val="00D53EE0"/>
     <w:rsid w:val="00D54BEB"/>
     <w:rsid w:val="00D5590E"/>
     <w:rsid w:val="00D5785D"/>
     <w:rsid w:val="00D600A2"/>
     <w:rsid w:val="00D61385"/>
     <w:rsid w:val="00D61A2D"/>
     <w:rsid w:val="00D657A1"/>
     <w:rsid w:val="00D65A5C"/>
     <w:rsid w:val="00D70598"/>
     <w:rsid w:val="00D71682"/>
     <w:rsid w:val="00D7201F"/>
     <w:rsid w:val="00D743A5"/>
     <w:rsid w:val="00D76C0E"/>
     <w:rsid w:val="00D800DD"/>
@@ -9080,50 +8998,51 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006847E3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="1584" w:hanging="1584"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -20280,52 +20199,52 @@
       <w:bCs/>
       <w:noProof/>
       <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B97DEE"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Adobe Gurmukhi" w:hAnsi="Adobe Gurmukhi" w:cs="XB Kayhan"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
+    <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00645594"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="44"/>
     <w:rsid w:val="00274E05"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
@@ -21512,87 +21431,87 @@
   <b:Source>
     <b:Tag>Int17</b:Tag>
     <b:SourceType>JournalArticle</b:SourceType>
     <b:Guid>{E4249E37-D469-46D7-ADEF-06FD7ACAD7D7}</b:Guid>
     <b:Author>
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>Pierre A. Daniel</b:Last>
             <b:First>Carole</b:First>
             <b:Middle>Daniel</b:Middle>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>Complexity, uncertainty and mental models: From a paradigm of regulation to a paradigm of emergence in project management</b:Title>
     <b:JournalName>International Journal of Project Management</b:JournalName>
     <b:Year>2017</b:Year>
     <b:Pages>184-197</b:Pages>
     <b:RefOrder>6</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B092066-F040-416E-BD8C-1BA31D28BCBB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{532314FB-C0C8-4AED-A7C3-382C4A9C9F7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1502</Words>
-  <Characters>8563</Characters>
+  <Words>1497</Words>
+  <Characters>8536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>71</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10045</CharactersWithSpaces>
+  <CharactersWithSpaces>10013</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Javad Pourqasem</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>7e71c5619c3c4600e8e31e7c348f8bb87d5a828ad041c5bd0c961c94f7cebee1</vt:lpwstr>